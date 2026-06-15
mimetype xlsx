--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -312,51 +312,51 @@
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
     <t>$1,360,489.49</t>
   </si>
   <si>
     <t xml:space="preserve">VIATRIS INC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">VTRS        </t>
   </si>
   <si>
     <t>$17,076,667.02</t>
   </si>
   <si>
     <t xml:space="preserve">WALGREENS BOOTS ALLIANCE INC COM - CVR                                                                                          </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$384,320.00</t>
+    <t>$219,062.40</t>
   </si>
   <si>
     <t xml:space="preserve">WOLVERINE WORLD WIDE INC                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">WWW         </t>
   </si>
   <si>
     <t>$9,785,096.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>